--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -1,2186 +1,1336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/_rels/item4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="1A9C8F21" w14:textId="77777777" w:rsidR="007845BD" w:rsidRDefault="007845BD" w:rsidP="007845BD">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk56514854"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="0CBF9E59" w14:textId="7F968607" w:rsidR="007845BD" w:rsidRDefault="007845BD" w:rsidP="00EB028C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">o dostęp do systemu GUNB </w:t>
-      </w:r>
-      <w:r w:rsidR="00EB028C">
+        <w:br/>
+        <w:t>dla pracownika merytorycznego organu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B07F1">
+        <w:t>1. DANE PRACOWNIKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="240" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Adres e-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zakotwiczenieprzypisudolnego"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Numer telefonu (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">DANE </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRACOWNIKA</w:t>
+        <w:t>2. DANE ORGANU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2625BF7A" w14:textId="2A9396CA" w:rsidR="00815D50" w:rsidRPr="00EB028C" w:rsidRDefault="00BC053B" w:rsidP="001B07F1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="240"/>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB028C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rodzaj organu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="6684" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001B07F1" w:rsidRPr="00EB028C">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="605170159"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nadzór budowlany</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> i nazwisko:</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="767456133"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>administracja architektoniczno-budowlana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112F6E76" w14:textId="0625B5A7" w:rsidR="00815D50" w:rsidRPr="00EB028C" w:rsidRDefault="00BC053B" w:rsidP="00FA460C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB028C">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1626413379"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr/>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inny / podaj nazwę:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:t>:</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pełna nazwa organu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433C1231" w14:textId="0B74479B" w:rsidR="001B07F1" w:rsidRPr="00EB028C" w:rsidRDefault="001B07F1" w:rsidP="00FA460C">
-[...35 lines deleted...]
-    <w:p w14:paraId="5A2DD0F6" w14:textId="7806593B" w:rsidR="006E771B" w:rsidRPr="001B07F1" w:rsidRDefault="006E771B" w:rsidP="006E771B">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2. DANE ORGANU</w:t>
+        <w:t>3. DANE SYSTEMU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119AEFF7" w14:textId="06A3C328" w:rsidR="00815D50" w:rsidRPr="006E771B" w:rsidRDefault="00450E7C" w:rsidP="006E771B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E771B">
-[...29 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dostęp do systemu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2552CF1E" w14:textId="389FEB2E" w:rsidR="00450E7C" w:rsidRPr="006E771B" w:rsidRDefault="00A17BC0" w:rsidP="00F67D5E">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...11 lines deleted...]
-          </w14:checkbox>
+          <w:id w:val="1617065128"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0084388C">
-[...8 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001B07F1" w:rsidRPr="006E771B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E771B">
-[...37 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDB (Elektroniczny Dziennik Budowy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A006707" w14:textId="72F1787D" w:rsidR="00450E7C" w:rsidRPr="006E771B" w:rsidRDefault="00A17BC0" w:rsidP="001B07F1">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...11 lines deleted...]
-          </w14:checkbox>
+          <w:id w:val="733807697"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0084388C">
-[...8 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Segoe UI Symbol" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001B07F1" w:rsidRPr="006E771B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-CRUB (Centralny rejestr osób posiadających uprawnienia budowlane)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1241830441"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E771B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-KOB (Cyfrowa Książka Obiektu Budowlanego)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00450E7C" w:rsidRPr="006E771B">
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1482491823"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RWDZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">dministracja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E771B">
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1719109618"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RKO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...23 lines deleted...]
-        <w:t>udowlana</w:t>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1168315783"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612"/>
+                <w14:uncheckedState w14:val="2610"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RKB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422E9AC5" w14:textId="10F44771" w:rsidR="006E771B" w:rsidRPr="006E771B" w:rsidRDefault="00EF7371" w:rsidP="00EF7371">
-[...32 lines deleted...]
-    <w:p w14:paraId="7FC53C11" w14:textId="32AFBE6A" w:rsidR="006E771B" w:rsidRPr="001B07F1" w:rsidRDefault="006E771B" w:rsidP="006E771B">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3. DANE SYSTEMU</w:t>
+        <w:t>4. PODPIS KIEROWNIKA KOMÓRKI ORGANIZACYJNEJ URZĘDU I DATA PODPISU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51466930" w14:textId="129D705E" w:rsidR="00642E14" w:rsidRPr="006E771B" w:rsidRDefault="006E771B" w:rsidP="00FA460C">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...407 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> w przypadku składania wniosku w postaci papierowej.</w:t>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszczasz w przypadku składania wniosku w postaci papierowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6929C9" w14:textId="4D055EA9" w:rsidR="00F67D5E" w:rsidRDefault="006E771B" w:rsidP="00F67D5E">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="240"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="240" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F67D5E" w:rsidSect="00EB028C">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:footnotePr>
-        <w:pos w:val="beneathText"/>
+        <w:numFmt w:val="decimal"/>
       </w:footnotePr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1023" w:right="1417" w:bottom="1417" w:left="1417" w:header="397" w:footer="0" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="397" w:top="1023" w:footer="0" w:bottom="1417"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...48 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="25C3D5A0" w14:textId="7FD21D7E" w:rsidR="0084388C" w:rsidRPr="0084388C" w:rsidRDefault="0084388C" w:rsidP="0084388C">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="Normal"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0084388C">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
-      <w:t>Administratorem danych osobowych jest Główny Inspektor Nadzoru Budowlanego. Szczegółowe informacje o zasadach przetwarzania</w:t>
+      <w:t xml:space="preserve">Administratorem danych osobowych jest Główny Inspektor Nadzoru Budowlanego. Szczegółowe informacje o zasadach przetwarzania danych i przysługujących prawach są dostępne na stronie internetowej: </w:t>
     </w:r>
-    <w:r w:rsidR="00F67D5E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rStyle w:val="Czeinternetowe"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
-      <w:t xml:space="preserve"> danych</w:t>
-[...46 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>https://www.gov.pl/web/gunb/polityka-prywatnosci.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="73E13038" w14:textId="5E708381" w:rsidR="00EB028C" w:rsidRDefault="00EB028C">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="3C84D390" w14:textId="77777777" w:rsidR="00A17BC0" w:rsidRDefault="00A17BC0">
+<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:footnote w:id="0" w:type="separator">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk223952677"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1460C630" w14:textId="77777777" w:rsidR="00A17BC0" w:rsidRDefault="00A17BC0">
+  <w:footnote w:id="1" w:type="continuationSeparator">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="53F27E25" w14:textId="28F60AA6" w:rsidR="0084388C" w:rsidRPr="006E771B" w:rsidRDefault="00EB028C">
+  <w:footnote w:id="2">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="Przypisdolny"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E771B">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakiprzypiswdolnych"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E771B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223952677"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E771B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Podaj</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E771B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E771B" w:rsidRPr="006E771B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>indywidualny, imienny adres e-mail w domenie urzędu. W przypadku podania prywatnego adresu e-mail wniosek zostanie odrzucony.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1DDEA13F" w14:textId="73B2AAE3" w:rsidR="00815D50" w:rsidRDefault="0084388C" w:rsidP="00641931">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Tekstpodstawowy"/>
+      <w:pStyle w:val="Tretekstu"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2852C5C5" wp14:editId="0A79E16C">
-          <wp:extent cx="2233562" cy="360536"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="2233295" cy="360045"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="drawing"/>
+          <wp:docPr id="1" name="drawing" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="921032904" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="drawing" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2233562" cy="360536"/>
+                    <a:ext cx="2233295" cy="360045"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...583 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
+  <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="beneathText"/>
-    <w:footnote w:id="-1"/>
+    <w:numFmt w:val="decimal"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...58 lines deleted...]
-  </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="" w:bidi=""/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...9 lines deleted...]
-  <w15:docId w15:val="{833393B4-B72E-4CCC-ABE8-78A4F2FC6401}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2336,52 +1486,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2447,594 +1597,612 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
-    <w:name w:val="heading 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007845BD"/>
+    <w:rsid w:val="007845bd"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:before="240" w:after="0" w:line="266" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="264" w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="bf"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TytuZnak" w:customStyle="1">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ac41e7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NagwekZnak" w:customStyle="1">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="005331dd"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="StopkaZnak" w:customStyle="1">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="005331dd"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Czeinternetowe" w:customStyle="1">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0094172f"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnienie" w:customStyle="1">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094172f"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094172f"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TekstprzypisukocowegoZnak" w:customStyle="1">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="006e3d89"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakiprzypiswkocowych">
+    <w:name w:val="Znaki przypisów końcowych"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006e3d89"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zakotwiczenieprzypisukocowego">
+    <w:name w:val="Endnote Reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TekstprzypisudolnegoZnak" w:customStyle="1">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="006e3d89"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakiprzypiswdolnych">
+    <w:name w:val="Znaki przypisów dolnych"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006e3d89"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zakotwiczenieprzypisudolnego">
+    <w:name w:val="Footnote Reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nagwek1Znak" w:customStyle="1">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007845bd"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="bf"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TekstdymkaZnak" w:customStyle="1">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="001b07f1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Annotationreference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084388c"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TekstkomentarzaZnak" w:customStyle="1">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Annotationtext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0084388c"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TematkomentarzaZnak" w:customStyle="1">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0084388c"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="Nagłówek"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Tretekstu"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tretekstu">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Tretekstu"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podpis">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indeks" w:customStyle="1">
+    <w:name w:val="Indeks"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gwkaistopka" w:customStyle="1">
+    <w:name w:val="Główka i stopka"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gwka">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Tretekstu"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005331dd"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ac41e7"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005331dd"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094172f"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094172f"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Przypiskocowy">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006e3d89"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Przypisdolny">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006e3d89"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001b07f1"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationtext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084388c"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Annotationtext"/>
+    <w:next w:val="Annotationtext"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084388c"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00641931"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
-[...274 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FB4123"/>
+    <w:rsid w:val="00fb4123"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...119 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3288,72 +2456,77 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F1D2D8E05678544B27320CDFCAB59A7" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ef8d830cd20949b093120eed9ea26087">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5687e5be-41ba-4f51-9b96-838e216e977b" xmlns:ns4="36435a16-a3e7-4e0a-8fd3-8c55ca9c836d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72d27cb55cdbefc7f2c615f160a0db28" ns3:_="" ns4:_="">
     <xsd:import namespace="5687e5be-41ba-4f51-9b96-838e216e977b"/>
     <xsd:import namespace="36435a16-a3e7-4e0a-8fd3-8c55ca9c836d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -3534,140 +2707,118 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="5687e5be-41ba-4f51-9b96-838e216e977b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE9EE948-ED89-403D-B7D1-CC8388728D7A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4E453DC-F474-46C7-9638-01B94CA9E1D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="5687e5be-41ba-4f51-9b96-838e216e977b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDBBAE55-3A79-4F6C-BEE1-E3E31AB9DB01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5687e5be-41ba-4f51-9b96-838e216e977b"/>
     <ds:schemaRef ds:uri="36435a16-a3e7-4e0a-8fd3-8c55ca9c836d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4E453DC-F474-46C7-9638-01B94CA9E1D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE9EE948-ED89-403D-B7D1-CC8388728D7A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5687e5be-41ba-4f51-9b96-838e216e977b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA89CBA4-277D-4933-BB1B-C6F83A8D520D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
+  <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>102</Words>
-[...20 lines deleted...]
-  </TitlesOfParts>
+  <Words>138</Words>
+  <Characters>961</Characters>
+  <CharactersWithSpaces>1085</CharactersWithSpaces>
+  <Paragraphs>26</Paragraphs>
   <Company>Główny Urząd Nadzoru Budowlanego</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Maciej Kowalski</dc:creator>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:language>pl-PL</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...2 lines deleted...]
-  <dc:language>pl-PL</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F1D2D8E05678544B27320CDFCAB59A7</vt:lpwstr>
   </property>
 </Properties>
 </file>